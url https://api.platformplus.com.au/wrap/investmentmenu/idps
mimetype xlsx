--- v6 (2026-08-23)
+++ v7 (2026-08-24)
@@ -3414,51 +3414,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14313" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL3086AU" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL3086AU" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL9255AU" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/CSI0473AU" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL2869AU" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL2869AU" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PER6110AU" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/CSI0473AU" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14312" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/CRYP" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AUS0037AU" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL4308AU" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PER6110AU" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ9426AU" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL6153AU" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_16226" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL1864AU" TargetMode="External" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL9255AU" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/V1AC" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ9426AU" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PER1058AU" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL4308AU" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ1727AU" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14311" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL1864AU" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AUS0037AU" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_16225" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14350" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ1727AU" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14351" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL8482AU" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL8482AU" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14314" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/GLS" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PER1058AU" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL6153AU" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14349" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14348" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14347" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0404AU" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/IML0002AU" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BGL0034AU" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IWLD" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FID0008AU" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FRT0027AU" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FSF0454AU" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL7377AU" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PLA0003AU" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0483AU" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PER1058AU" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PER0260AU" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0182AU" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PIC9659AU" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/INT0038AU" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/TYN0104AU" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BTA0419AU" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/RFA0819AU" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PMC0100AU" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0410AU" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/JBW0009AU" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ZUR0580AU" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PER0063AU" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PER0071AU" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PIC6396AU" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PAXX" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/INT0034AU" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/OPS0002AU" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/RFA0817AU" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PCL0005AU" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VDGR" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN9309AU" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0110AU" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0103AU" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/IOF0046AU" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BLK1596AU" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0065AU" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VHY" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AUS0035AU" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/UBS0064AU" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MVB" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MVE" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/WHT0015AU" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/SCH0103AU" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PIM7802AU" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL1864AU" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/APN0008AU" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/GSF0002AU" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BNDS" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BAR0811AU" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BLK3651AU" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/CHN5843AU" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0171AU" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/DFA4137AU" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BHYB" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/GOLD" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/GGOV" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAL0018AU" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PWA0822AU" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0854AU" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FSF5774AU" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/CSA0046AU" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/A200" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/GGUS" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/LAZ0014AU" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ASIA" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/CHN8850AU" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0277AU" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VACF" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0002AU" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AUS0035AU" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/UBS0064AU" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PLUS" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MVW" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/WHT0015AU" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SCH0028AU" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/SCH0101AU" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL1864AU" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/UBS0003AU" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0211AU" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0019AU" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/V1AC" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0482AU" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ZUR0617AU" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0108AU" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0005AU" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VBLD" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0004AU" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/WHT8435AU" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/IML0001AU" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BGL0105AU" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IESG" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FID0010AU" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FRAR" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IHEB" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL4207AU" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/JBW0052AU" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PPL0036AU" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PAL0002AU" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IAF" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BLK2127AU" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FID0015AU" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PIM3425AU" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FANG" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BNT0003AU" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MGE0007AU" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PLA0005AU" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0782AU" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PER0270AU" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PER0102AU" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PER0046AU" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0018AU" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MLC0920AU" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/INT0040AU" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/RFA0813AU" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BTA0061AU" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/TYN0028AU" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PRM0015AU" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MICH" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MLC0670AU" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MLC0449AU" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/HOW0164AU" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MMC0110AU" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0825AU" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MGE0002AU" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0172AU" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IEM" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BLK9675AU" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/LAZ0003AU" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/SSB0014AU" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL6153AU" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/CSA0038AU" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AGVT" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/CSA0038AU" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/QUAL" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAP" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL6342AU" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/UBS0004AU" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/UBS0003AU" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/HLTH" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/TGP0034AU" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FSF0974AU" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/SCH0047AU" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SST0048AU" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/RFA0025AU" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/RFA0059AU" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MIA0001AU" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/HOW0098AU" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL2869AU" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/YMAX" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MLC7387AU" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/CRED" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IVE" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PLA0002AU" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL6693AU" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FSF0043AU" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PER1058AU" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PER0260AU" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0015AU" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0019AU" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/INT0038AU" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/TYN0104AU" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ1727AU" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/RFA0819AU" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VDCO" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VEQ" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0110AU" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0103AU" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0032AU" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0003AU" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BGL0008AU" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BGL0106AU" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0631AU" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FSF3982AU" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BGL0108AU" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ISEC" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FID0026AU" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FRT0025AU" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FSF8443AU" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL2869AU" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IVV" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VGAD" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/IML0003AU" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/HOW0098AU" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SCH0101AU" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ERTH" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/CRYP" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BLK9675AU" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/COL0001AU" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/EGG0001AU" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/HGBL" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BLK6264AU" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BLK0012AU" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/CIM0008AU" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AUG0025AU" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PER0733AU" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/QPON" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/HBRD" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MLC0260AU" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AAP3940AU" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AAP3940AU" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IML0341AU" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AUS0037AU" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AUS0037AU" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AAP0008AU" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AAP0008AU" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FSF1086AU" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FSF1086AU" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PIM1961AU" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PIM1961AU" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IOF0145AU" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VEU" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0104AU" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0398AU" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SBC0811AU" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/UBS0057AU" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/QSML" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IOF0184AU" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/RDV" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SCH0102AU" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0312AU" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ9426AU" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAF" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0002AU" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MST0002AU" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/HML0016AU" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FLOT" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MVA" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0381AU" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/SCH0028AU" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0119AU" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0071AU" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PLA0005AU" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IML0005AU" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ5703AU" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/LAZ0003AU" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ACM0006AU" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IEU" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ILB" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0410AU" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/WHT8435AU" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IML0001AU" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BGL0105AU" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/GLIN" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FID0010AU" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/LEVR" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FSF0043AU" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/USTB" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/DFA4137AU" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/LAZ0014AU" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PLA0003AU" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0483AU" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/LAZ0005AU" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PER0049AU" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PER0116AU" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0182AU" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PIC9659AU" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/INT0042AU" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VCF" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0557AU" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BTA0507AU" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PER0270AU" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN8175AU" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0024AU" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0106AU" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MLC0920AU" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/INT0040AU" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/RFA0813AU" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BTA0061AU" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ZUR0580AU" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0109AU" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VESG" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0023AU" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0105AU" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VGS" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ9426AU" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ZUR0064AU" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VDHG" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN9309AU" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0111AU" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0018AU" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/DFA7518AU" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PMC0100AU" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0060AU" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AASF" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL2805AU" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL2805AU" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0060AU" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FSF3982AU" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/XARO" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FSF7298AU" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FSF7298AU" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14311" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PIM7802AU" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/SSB0043AU" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/JBW0009AU" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/APN0008AU" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/GSF0002AU" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IIND" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MLC0398AU" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BLK3651AU" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/CHN5843AU" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/YOC0100AU" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL9930AU" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0432AU" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MGE0006AU" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0041AU" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IKO" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MLC0397AU" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/LAZ0025AU" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0201AU" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0171AU" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0277AU" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MGE0007AU" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MGE9182AU" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MLC0669AU" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IGB" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/GLS" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/LAZ0005AU" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/SSB0122AU" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/GRNV" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0001AU" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL8482AU" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SBC0813AU" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SBC0007AU" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/CNEW" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/TGP0008AU" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FSF0976AU" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/SCH0030AU" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/WDIV" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14351" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BLK4636AU" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IXJ" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BNT0003AU" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/CSA0131AU" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ALTB" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ICOR" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ANT0002AU" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BGL0008AU" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FSF1241AU" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ZYAU" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0631AU" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IML0003AU" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BGL0108AU" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IOZ" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FID0026AU" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FRT0025AU" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FSF8443AU" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL7377AU" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PIXX" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0782AU" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IOF0206AU" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PER0077AU" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PMGOLD" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0018AU" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/INT0028AU" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PRM0015AU" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/RFA0059AU" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/WFS0377AU" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PER6110AU" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/JBW0018AU" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MLC7387AU" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14347" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_16225" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14349" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL3086AU" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AMP0974AU" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/NML0001AU" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ANT0005AU" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AMP0557AU" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AMP0557AU" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AMP0974AU" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/HOW0164AU" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/HOW0121AU" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/HOW0121AU" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ANT0005AU" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MLC0260AU" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BLK1918AU" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PIM1925AU" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ESGI" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VGB" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL8482AU" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/SBC0813AU" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/SBC0007AU" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/REIT" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/TGP0008AU" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FSF0976AU" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SCH0047AU" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SFY" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/GBND" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BLK1918AU" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BLK9560AU" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AAP0001AU" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AUG0023AU" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FSF5774AU" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/CSA0046AU" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/QFN" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MLC0265AU" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MLC9748AU" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/CSI0473AU" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0274AU" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MGE0001AU" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/HBC0011AU" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MLC0667AU" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IHD" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/HOW0052AU" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/LAZ0010AU" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/SSB0026AU" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BTA0419AU" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SSB0043AU" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/NDQ" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MLC0670AU" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MLC7849AU" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PER0102AU" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0019AU" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0003AU" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0557AU" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/JBW0018AU" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VDBA" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN8175AU" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0024AU" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0105AU" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14348" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IOO" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BLK7938AU" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0404AU" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IML0002AU" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BGL0034AU" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IHWL" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FID0008AU" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FRT0027AU" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FSF0454AU" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL4207AU" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BLK4812AU" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAL0018AU" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/WHT0039AU" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BFL0020AU" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PER0063AU" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PER0071AU" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0016AU" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PLA0004AU" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/INT0034AU" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/OPS0002AU" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/RFA0817AU" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PCL0005AU" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PER0046AU" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/CSA0131AU" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IYLD" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FSF3532AU" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FSF3532AU" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0464AU" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0464AU" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0079AU" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0079AU" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/IOF0045AU" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AUG0027AU" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AUG0027AU" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ARG" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/LPGD" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AUG0018AU" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AUG0018AU" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AUG0017AU" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IHVV" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AAP0103AU" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AAP0103AU" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AAP0104AU" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AAP0104AU" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PWA0822AU" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/QHAL" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAS" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL6342AU" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/UBS0004AU" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/TGP0016AU" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/GDX" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/TGP0034AU" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FSF0974AU" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/GROW" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/SST0048AU" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/WPC1963AU" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/GSF0001AU" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/HETH" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BAR0813AU" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BLK1596AU" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/CHN8850AU" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AFI" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PER6110AU" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AAA" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FAIR" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PIC6396AU" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/WPC1963AU" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IHOO" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/EQI0028AU" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL6153AU" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0854AU" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/WHT0039AU" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BFL0020AU" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ZUR0064AU" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PER0049AU" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PER0116AU" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0016AU" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PLA0004AU" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/INT0042AU" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/TYN0028AU" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/RFA0025AU" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BTA0507AU" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0018AU" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VTS" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0482AU" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ZUR0617AU" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0108AU" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0005AU" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VBND" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0111AU" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/EQI0028AU" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BLK4812AU" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BGL0106AU" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PPL0036AU" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PAL0002AU" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BILL" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BLK2127AU" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FID0015AU" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PIM3425AU" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/FHNG" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/GSF0001AU" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/JBW0052AU" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BLK7938AU" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14313" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL3086AU" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14312" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL9255AU" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL9255AU" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_16226" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL4308AU" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL4308AU" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AUG0017AU" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BGL0044AU" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VSO" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ5703AU" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/DFA7518AU" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/QLTY" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MLC0398AU" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BLK9560AU" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AAP0001AU" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AUG0023AU" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL9930AU" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0825AU" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MGE0002AU" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0041AU" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IJP" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MLC0397AU" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/LAZ0025AU" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0201AU" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0274AU" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MGE0001AU" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MGE9182AU" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MLC0669AU" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ISO" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/HOW0052AU" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0432AU" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SSB0122AU" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0065AU" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0104AU" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0398AU" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/SBC0811AU" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/UBS0057AU" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/EMKT" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/IOF0184AU" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IFRA" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0001AU" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0312AU" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0109AU" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0071AU" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MST0002AU" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/HML0016AU" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SUBD" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/TGP0016AU" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0381AU" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SCH0030AU" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0119AU" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14350" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/CSI0473AU" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BLK4636AU" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IHHY" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/HYGG" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/IML0005AU" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IAA" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/GLPR" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ANT0002AU" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PIM1925AU" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/FSF1241AU" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SEMI" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MGE0006AU" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0042AU" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MLC0449AU" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PLA0002AU" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL6693AU" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VEFI" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/IOF0206AU" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PER0077AU" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0015AU" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0019AU" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/INT0028AU" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VIF" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ1727AU" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/WFS0377AU" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0042AU" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VGE" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VVLU" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0106AU" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PER0733AU" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/ETL0032AU" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SCH0103AU" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MLC7849AU" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/QRE" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MLC0921AU" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0635AU" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IOF0045AU" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PPL0002AU" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PPL0106AU" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PPL0106AU" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MAQ0635AU" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/NML0001AU" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PPL0028AU" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/PPL0028AU" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/PPL0002AU" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MIA0001AU" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/VAN0023AU" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformpluswrap.com.au/wp-content/uploads/2024/05/2405.01-Alpha-Managed-Account-Disclosure-Document-V4.pdf" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/COL0001AU" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/EGG0001AU" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETHI" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BLK6264AU" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BLK0012AU" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/CIM0008AU" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/AUG0025AU" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MMC0110AU" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/EX20" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AQLT" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ETL0172AU" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/QAU" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MLC0265AU" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MLC9748AU" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SSB0014AU" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/YOC0100AU" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/IML0341AU" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MAQ0211AU" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/HBC0011AU" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/MLC0667AU" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ILC" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/IOF0145AU" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/LAZ0010AU" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/SSB0026AU" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/SCH0102AU" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/MLC0921AU" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/GEAR" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/IOF0046AU" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BAR0811AU" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/BAR0813AU" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/VAN0004AU" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/tmd/code/M_14314" TargetMode="External" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/ACM0006AU" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/AESG" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.platformplus.com.au/pds/code/BGL0044AU" TargetMode="External" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7C84A05-F226-46C1-BF8F-A361CB8FBAA5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D07371B-0899-4E39-8AB9-A09C8428BAA5}">
   <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7142857142857" customWidth="1"/>
     <col min="2" max="2" width="12.1428571428571" customWidth="1"/>
     <col min="3" max="3" width="15.5714285714286" customWidth="1"/>
     <col min="4" max="4" width="30.2857142857143" customWidth="1"/>
     <col min="5" max="5" width="39.1428571428571" customWidth="1"/>
     <col min="6" max="6" width="5.14285714285714" customWidth="1"/>
     <col min="7" max="7" width="5.28571428571429" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="12.75">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -4124,51 +4124,51 @@
     <hyperlink ref="F18" r:id="rId33" tooltip="Click to view Barrow Hanley Global Share S Product Disclosure Statement" display="PDS"/>
     <hyperlink ref="G18" r:id="rId34" tooltip="Click to view Barrow Hanley Global Share S  Target Market Determination" display="TMD"/>
     <hyperlink ref="F19" r:id="rId35" tooltip="Click to view Bentham Professional Global Income P Product Disclosure Statement" display="PDS"/>
     <hyperlink ref="G19" r:id="rId36" tooltip="Click to view Bentham Professional Global Income P  Target Market Determination" display="TMD"/>
     <hyperlink ref="F20" r:id="rId37" tooltip="Click to view BetaShares Crypto Innovators ETF Product Disclosure Statement" display="PDS"/>
     <hyperlink ref="F21" r:id="rId38" tooltip="Click to view GQG Partners Global Equity Z Product Disclosure Statement" display="PDS"/>
     <hyperlink ref="G21" r:id="rId39" tooltip="Click to view GQG Partners Global Equity Z  Target Market Determination" display="TMD"/>
     <hyperlink ref="F22" r:id="rId40" tooltip="Click to view L1 Global Long Short Fund Limited Product Disclosure Statement" display="PDS"/>
     <hyperlink ref="F23" r:id="rId41" tooltip="Click to view Perpetual Diversified Income S Product Disclosure Statement" display="PDS"/>
     <hyperlink ref="G23" r:id="rId42" tooltip="Click to view Perpetual Diversified Income S  Target Market Determination" display="TMD"/>
     <hyperlink ref="F24" r:id="rId43" tooltip="Click to view T. Rowe Price Global Equity (Hedged) M Product Disclosure Statement" display="PDS"/>
     <hyperlink ref="G24" r:id="rId44" tooltip="Click to view T. Rowe Price Global Equity (Hedged) M  Target Market Determination" display="TMD"/>
     <hyperlink ref="F25" r:id="rId45" tooltip="Click to view T. Rowe Price Global Equity M Product Disclosure Statement" display="PDS"/>
     <hyperlink ref="G25" r:id="rId46" tooltip="Click to view T. Rowe Price Global Equity M  Target Market Determination" display="TMD"/>
     <hyperlink ref="F26" r:id="rId47" tooltip="Click to view Vinva Global Alpha Active ETF Product Disclosure Statement" display="PDS"/>
     <hyperlink ref="F27" r:id="rId48" tooltip="Click to view Walter Scott Global Equity No. 2 I Product Disclosure Statement" display="PDS"/>
     <hyperlink ref="G27" r:id="rId49" tooltip="Click to view Walter Scott Global Equity No. 2 I  Target Market Determination" display="TMD"/>
     <hyperlink ref="F28" r:id="rId50" tooltip="Click to view Walter Scott Global Equity No.2 (Hdg) I Product Disclosure Statement" display="PDS"/>
     <hyperlink ref="G28" r:id="rId51" tooltip="Click to view Walter Scott Global Equity No.2 (Hdg) I  Target Market Determination" display="TMD"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CBE18E0-8DCB-4D1B-AA70-AFBD6785BAA5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA2C1EF7-A23D-4F59-ABB4-ABBAC8F1BAA5}">
   <dimension ref="A1:G400"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="51.7142857142857" customWidth="1"/>
     <col min="2" max="2" width="12.4285714285714" customWidth="1"/>
     <col min="3" max="3" width="15.5714285714286" customWidth="1"/>
     <col min="4" max="4" width="30.2857142857143" customWidth="1"/>
     <col min="5" max="5" width="40.2857142857143" customWidth="1"/>
     <col min="6" max="6" width="5.14285714285714" customWidth="1"/>
     <col min="7" max="7" width="5.28571428571429" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="12.75">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>